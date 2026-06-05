--- v0 (2025-12-09)
+++ v1 (2026-06-05)
@@ -54,150 +54,150 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CARLITO MARCELINO, SÁVIO ALMEIDA, VALMIR RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_n_001-2024.pdf</t>
+    <t>http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_n_001-2024.pdf</t>
   </si>
   <si>
     <t>Esclarecimento do Gestor Municipal sobre a notificação 01/2024 que notifica o senhor ADEMIR MOREIRA DOS SANTOS para que desocupe o imóvel onde reside e trabalha.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura de Itaporã do Tocantins - PI</t>
   </si>
   <si>
-    <t>https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_de_lei_194-2024.pdf</t>
+    <t>http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_de_lei_194-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Escola que Acolhe, diretrizes e funcionamento das atividades complementares no contraturno no Sistema Municipal de Educação de Itaporã - Tocantins</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_195-2024.pdf</t>
+    <t>http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_195-2024.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DOS DIREITOS DAS I&gt;ESSOAS COM DEFICIÊNCIA - COMPEDE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução do Legislativo</t>
   </si>
   <si>
     <t>VALDY PEREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_resolucao_001-2024.pdf</t>
+    <t>http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_resolucao_001-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre atualização do quadro e dos vencimentos dos servidores da Câmara Municipal de Itaporã do Tocantins e dá outras providências."</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>SÁVIO ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/12/mocao_repudio_01-2024.pdf</t>
+    <t>http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/12/mocao_repudio_01-2024.pdf</t>
   </si>
   <si>
     <t>Requer a aprovação de Moção de Repúdio contra o Prefeito José Rezende Silva.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>QD</t>
   </si>
   <si>
     <t>Questão de Ordem</t>
   </si>
   <si>
     <t>DIEGO GOMES</t>
   </si>
   <si>
-    <t>https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/16/questao_de_ordem_001-2024.pdf</t>
+    <t>http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/16/questao_de_ordem_001-2024.pdf</t>
   </si>
   <si>
     <t>INTERPOR RECURSO AO PLENÁRIO, EM VISTA DA DECISÃO DENEGATÓRIA DA QUESTÃO DE ORDEM 01/2024, NOS TERMOS DOS ARTGOS 18 E 270 DO REGIMENTO INTERNO DA CÂMARA.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/17/questao_de_ordem_002-2024.pdf</t>
+    <t>http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/17/questao_de_ordem_002-2024.pdf</t>
   </si>
   <si>
     <t>O Regimento Interno da Casa prevê em seu artigo 18, que os atos da Mesa da Câmara deverão ser publicados. em atendimento à determinação_x000D_
 CONSTITUCIONAL do Princípio da Publicidade que rege todos os Órgãos da Administração Pública.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -505,68 +505,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_de_lei_194-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_195-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_resolucao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/12/mocao_repudio_01-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/16/questao_de_ordem_001-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/17/questao_de_ordem_002-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_de_lei_194-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_195-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_resolucao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/12/mocao_repudio_01-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/16/questao_de_ordem_001-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaporadotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/17/questao_de_ordem_002-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="158.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>